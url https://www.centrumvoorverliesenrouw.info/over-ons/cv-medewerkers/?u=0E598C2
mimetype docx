--- v0 (2026-05-24)
+++ v1 (2026-09-05)
@@ -1,2046 +1,2848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2BE1FF91" w14:textId="7DEC7CE3" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="6470"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00017EBC" w:rsidRPr="00C41B93" w14:paraId="4D2EA395" w14:textId="77777777" w:rsidTr="0075663B">
+        <w:trPr>
+          <w:trHeight w:val="4410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0439A92C" w14:textId="38565A44" w:rsidR="00017EBC" w:rsidRPr="00212A28" w:rsidRDefault="00FD620D" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="990"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5273C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63D1A756" wp14:editId="1B263F32">
+                  <wp:extent cx="2054860" cy="2920792"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:docPr id="2" name="Afbeelding 2" descr="Afbeelding met persoon, buiten, poseren&#10;&#10;Automatisch gegenereerde beschrijving"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Afbeelding 2" descr="Afbeelding met persoon, buiten, poseren&#10;&#10;Automatisch gegenereerde beschrijving"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2066357" cy="2937133"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst>
+                            <a:softEdge rad="112500"/>
+                          </a:effectLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331BB28F" w14:textId="77777777" w:rsidR="00017EBC" w:rsidRPr="00212A28" w:rsidRDefault="00017EBC" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="990"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9FECBA" w14:textId="70794F98" w:rsidR="00017EBC" w:rsidRPr="00212A28" w:rsidRDefault="00017EBC" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HARRIËTTE MODDERMAN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754961DA" w14:textId="77777777" w:rsidR="00017EBC" w:rsidRDefault="00017EBC" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="300" w:after="150"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Teko" w:hAnsi="Teko" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="45"/>
+                <w:szCs w:val="45"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Teko" w:hAnsi="Teko"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="45"/>
+                <w:szCs w:val="45"/>
+              </w:rPr>
+              <w:t>Zeg wat je doet en doe wat je zegt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B3BD093" w14:textId="77777777" w:rsidR="00017EBC" w:rsidRPr="00524D2C" w:rsidRDefault="00017EBC" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:pStyle w:val="Normaalweb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="150"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo" w:hint="eastAsia"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524D2C">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“Als het gaat om het leven, hebben wij een hele duidelijke boodschap. ´Als je wilt dat mensen jou vertrouwen, zorg dan dat je te vertrouwen bent en blijft´. Wees eerlijk! Zeg wat je doet en doe wat je zegt.“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFEDCD6" w14:textId="56E1B163" w:rsidR="00017EBC" w:rsidRPr="0075663B" w:rsidRDefault="00017EBC" w:rsidP="0075663B">
+            <w:pPr>
+              <w:pStyle w:val="Normaalweb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="150"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo" w:hint="eastAsia"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ondanks </w:t>
+            </w:r>
+            <w:r w:rsidR="0075663B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tegenslag, stress en verlies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>deelnemen aan het leven en je eigen keuzes maken op basis van wat goed voor je is. Autonomie en zelfbeschikking</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> met behoud van de relaties om je heen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dat </w:t>
+            </w:r>
+            <w:r w:rsidR="001D5A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>belangrijk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129BB65C" w14:textId="77777777" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075663B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NAW GEGEVENS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72957D03" w14:textId="260505DF" w:rsidR="0075663B" w:rsidRPr="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0075663B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Earnewarre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0075663B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18994953" w14:textId="77777777" w:rsidR="0075663B" w:rsidRPr="009128FE" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009128FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9263 TB Garyp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056ABE8F" w14:textId="2D650C65" w:rsidR="00017EBC" w:rsidRPr="009128FE" w:rsidRDefault="00000000" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="553518110"/>
+                <w:placeholder>
+                  <w:docPart w:val="C9C413B245704FEEA54B409EC6EBBF1F"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+                <w15:appearance w15:val="hidden"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00017EBC" w:rsidRPr="009128FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:bidi="nl-NL"/>
+                  </w:rPr>
+                  <w:t>TELEFOON:</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6B1D2BFE" w14:textId="77777777" w:rsidR="00017EBC" w:rsidRPr="009128FE" w:rsidRDefault="00017EBC" w:rsidP="0075663B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009128FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06-20952877</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189524F9" w14:textId="4F2566F7" w:rsidR="00017EBC" w:rsidRPr="009128FE" w:rsidRDefault="00000000" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1161439041"/>
+                <w:placeholder>
+                  <w:docPart w:val="2A96679C6D54418D87408EE705058333"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+                <w15:appearance w15:val="hidden"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00017EBC" w:rsidRPr="009128FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:bidi="nl-NL"/>
+                  </w:rPr>
+                  <w:t>WEBSITE:</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0075663B" w:rsidRPr="009128FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00113162" w:rsidRPr="001F6E91">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>www.centrumvoorverliesenrouw.info</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7921838F" w14:textId="3F6BFF06" w:rsidR="00017EBC" w:rsidRPr="00C41B93" w:rsidRDefault="00000000" w:rsidP="00017EBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:id w:val="718250329"/>
+                <w:placeholder>
+                  <w:docPart w:val="925A804FBC4A485FA2181CC3AA2EA0DF"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+                <w15:appearance w15:val="hidden"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00017EBC" w:rsidRPr="00C41B93">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-AU" w:bidi="nl-NL"/>
+                  </w:rPr>
+                  <w:t>E-MAIL:</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0075663B" w:rsidRPr="00C41B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    harriette@</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41B93" w:rsidRPr="00C41B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>centrumvoorverliesenrouw.i</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>nfo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D96CC75" w14:textId="54924C1C" w:rsidR="00017EBC" w:rsidRPr="00C41B93" w:rsidRDefault="00017EBC" w:rsidP="0075663B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1437C12F" w14:textId="39FADC26" w:rsidR="0075663B" w:rsidRPr="00C41B93" w:rsidRDefault="0075663B" w:rsidP="000C45FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DC80DC" w14:textId="24073BAB" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="000C45FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C41B93">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>WERKERVARING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4488DFE5" w14:textId="148A4CE2" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Van huis uit jeugdhulpverlener en dit tot op de dag van vandaag gedaan in verschillende beroepssectoren; welzijnssector, straathoekwerk, </w:t>
+      </w:r>
+      <w:r w:rsidR="009128FE">
+        <w:t xml:space="preserve">jeugdhulpverlening, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">onderwijsmaattrajecten </w:t>
+      </w:r>
+      <w:r w:rsidR="009128FE">
+        <w:t xml:space="preserve">met RMC </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en de laatste jaren </w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve">als ZZP’er binnen diverse organisaties. Harriëtte Modderman </w:t>
+      </w:r>
+      <w:r>
+        <w:t>heeft een aanbesteding met SDF in het kader van de Jeugdwet</w:t>
+      </w:r>
+      <w:r w:rsidR="009128FE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249DB603" w14:textId="55E9761E" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Specialisatie van Harriette Modderman is </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2CF0">
+        <w:t xml:space="preserve">specialistische psychosociale ondersteuning op; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(traumatisch) verlies, rouw en stress gerateerde klachten</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Waaronder; verlies van gezondheid, verlies door echtscheiding, land van herkomst, toekomstperspectief, levensduurbeperkende ziekte of acuut levensbedreigende ziekte. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">De afgelopen jaren </w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve">heeft ze zich ingezet binnen </w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">de gemeente Leeuwarden als </w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t>POH</w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00196FD5">
+        <w:t>GGz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00196FD5">
+        <w:t xml:space="preserve"> Jeugd </w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t>binnen vijf verschillende huisartsenpraktijken</w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve"> Hier </w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t xml:space="preserve">heb ik de </w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve">module ‘Grip op jezelf’ ontwikkelt. Een 7 daagse </w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t>groeps</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t>training voor stress en angst gerelateerde klachte</w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t>. Een EMDR module op kortdurende en enkelvoudige klachten en werk</w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t xml:space="preserve"> ik</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve"> praktisch en uitvoerend met weerbaarheid. </w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t>Mijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00113162">
+        <w:t xml:space="preserve"> inzet kenmerkt zich door; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD620D">
+        <w:t>pragmatisch, doorvragend, systemische visie, meedenkend, oplossingsgerichte aanpak</w:t>
+      </w:r>
+      <w:r w:rsidR="00196FD5">
+        <w:t xml:space="preserve">. Binnen de gemeente Leeuwarden worden resultaten gemeente in een dashboard die in de jaargesprekken geëvalueerd worden op resultaten en productie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEF9B9E" w14:textId="77777777" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51240598" w14:textId="5E1F0672" w:rsidR="0075663B" w:rsidRDefault="00E04650" w:rsidP="00E04650">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0075663B">
+        <w:t>WERKVISIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6AFA0E" w14:textId="6DA75F7F" w:rsidR="0075663B" w:rsidRDefault="0075663B" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vanuit het gezamenlijk inschatten van de zorgvraag (GIZ ©) </w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00386569">
+        <w:t>PrOP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">/KOP, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>laagdrempelige interventies vanuit de positieve psychologie, rots en water, narratieve counseling</w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>komen tot empowerment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04650">
+        <w:t xml:space="preserve">, emotieregulatie en beïnvloeden van denkschema’s. </w:t>
+      </w:r>
+      <w:r w:rsidR="009128FE" w:rsidRPr="00C86FDC">
+        <w:t>Kijkend vanuit een mensbeeld waarbij de gehele mens (fysiek en mentaal, lichaam en geest) in zijn of haar omgeving het uitgangspunt is</w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">. Ik </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD620D">
+        <w:t xml:space="preserve">geloof </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04650">
+        <w:t xml:space="preserve">in kortdurende </w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">(praktische) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04650">
+        <w:t xml:space="preserve">trajecten waar het kan en lange inzet wanneer het moet. </w:t>
+      </w:r>
+      <w:r w:rsidR="009128FE">
+        <w:t xml:space="preserve">Blijven deelnemen aan de samenleving is een belangrijk uitgangspunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DABE75E" w14:textId="46D7FF41" w:rsidR="00E04650" w:rsidRDefault="00E04650" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67682F10" w14:textId="3C7EE57C" w:rsidR="00E04650" w:rsidRDefault="005D2CF0" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DURZAME </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04650">
+        <w:t>SAMENWERKINGSPARTNERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D441AB2" w14:textId="1C3AE38E" w:rsidR="00E04650" w:rsidRDefault="00386569" w:rsidP="00FD620D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gemeente </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD620D">
+        <w:t xml:space="preserve">Leeuwarden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78478AF3" w14:textId="3FF26DCD" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Rots en Water Instituut Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B7476A" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D05607E" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A7F00">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1816247C" w14:textId="74801875" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00FF6787" w:rsidP="00FF6787">
-[...318 lines deleted...]
-    <w:p w14:paraId="64F3E7F8" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="5F2EE90E" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C170CE7" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="5F6F44B9" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DD3E9D" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB6C158" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C34446E" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1525F715" w14:textId="6D241486" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Werkervaring Professioneel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7400B2F3" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="6C84AD47" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F87607" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2020 – Heden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED4C07D" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>POH GGZ Jeugd gemeente Leeuwarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E93C00" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jeugdwet aanbieder Sociaal Domein Friesland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AF9581" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Instructor Rots en Water </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Instituut Trauma en Rouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430756F8" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="00807B9A" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huisartsen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>RouwZorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemeente Leeuwarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA05185" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="00807B9A" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Nazorgconsulent de laatste Eer Drachten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20642499" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="00807B9A" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spreker en dagvoorzitter congressen met accent op verlies en rouw </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDCCDC9" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B56E4C5" w14:textId="4DEC0ECD" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="7DCF6771" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2011-HEDEN</w:t>
+        <w:t>2011-</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">POH-J Gezondheidscentrum </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Leeuwarden)</w:t>
+        <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379130CD" w14:textId="77777777" w:rsidR="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="00C202EC">
+    <w:p w14:paraId="18C04893" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>WMO aanbieder Friesland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071CEAF7" w14:textId="54AEECEF" w:rsidR="008F2946" w:rsidRDefault="008F2946" w:rsidP="00C202EC">
+    <w:p w14:paraId="23ACDFE2" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Netwerklid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIK Noordoost Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CD5E68" w14:textId="56613A66" w:rsidR="00FF6787" w:rsidRPr="003A7F00" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="3A15A895" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Zelfstandig Psychosociaal Therapeut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F930DF0" w14:textId="6BA07E5F" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="6BF140E8" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trauma sensitieve lichaamsgericht therapie </w:t>
-[...5 lines deleted...]
-        <w:t>(AGB-codes)</w:t>
+        <w:t>Trauma sensitieve lichaamsgericht therapie (AGB-codes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778AAF1D" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="2153E9E3" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Rouw- en Verliesbegeleiding (en –therapie)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (AGB-codes)</w:t>
+        <w:t>Rouw- en Verliesbegeleiding (en –therapie) (AGB-codes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6CE05A" w14:textId="03FC9F12" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="2B4068A2" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Docent bij de Nederlandse Organisatie voor Geestelijke Gezondheidszorg</w:t>
       </w:r>
-      <w:r w:rsidR="00FF6787">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NOGG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E79710" w14:textId="28AB47BE" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="60FAC70C" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Master Instructor Rots en Water </w:t>
       </w:r>
-      <w:r w:rsidR="00FF6787">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Instituut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9B2DC2" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="0FB2FA0B" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docent/trainer </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Docent/trainer en procesbegeleider Post Hbo Verliesbegeleiding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2837495D" w14:textId="1E728490" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="602F33F0" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oprichter en bestuurslid van Stichting Maatwerk Lifestream – maatwerktrajecten </w:t>
+        <w:t xml:space="preserve">Oprichter en bestuurslid van Stichting Maatwerk </w:t>
       </w:r>
-      <w:r w:rsidR="008F2946" w:rsidRPr="003A7F00">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor jongeren </w:t>
+        <w:t>Lifestream</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – maatwerktrajecten voor jongeren </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A545ACF" w14:textId="639E0D90" w:rsidR="008F2946" w:rsidRPr="003A7F00" w:rsidRDefault="008F2946" w:rsidP="00C202EC">
+    <w:p w14:paraId="0DE86405" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oprichter en bestuurslid van Doe mij maar een nieuwe toekomst – maatwerktrajecten voor jongeren met levensduurbeperkende of levensbedreigende ziekte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C063F1D" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="001C224E" w:rsidP="00C202EC">
+    <w:p w14:paraId="2751C186" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Auteur en redacteur bij ACCO (verschillende publicaties op het gebied van verlies- en rouwbegeleiding)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Auteur en redacteur bij ACCO (verschillende publicaties op het gebied van verlies- en rouwbegeleiding) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355A8029" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="067A03E1" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B01C91" w14:textId="59DE045E" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="11F38C2F" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2003 – 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D44C934" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="47559874" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Docent – Coach –Coördinator – Trainer  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E7CAA1" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="39C66884" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Taken: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Onderwijsgerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> taken en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>teamgerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> taken , waaronder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115523FC" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="0BA469A5" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">             teamcoördinator en BPV- coördinator, regio gerelateerde taken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A523572" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="3D75A2AD" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">             waaronder Rots en Water (ook voor ASS). Ontwikkeltaken waaronder bijzonder   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED9180E" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="64EEA87A" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">             scholingstrajecten  met/voor jongeren die vastlopen, opvangklas, expertiseklas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397C890F" w14:textId="5FA4DFB9" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="421A03E9" w14:textId="7B14D470" w:rsidR="00F607D7" w:rsidRPr="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:ind w:left="708"/>
+        <w:ind w:left="5028"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">en ontwikkelen van jongerenwerkopleiding. Creatieve coaching- en begeleidingstrajecten. Trajectbegeleiding gericht op handhaven binnen onderwijs en behalen van diploma (o.a. jongeren met </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">verslavingsproblematiek, autisme en NAH). Teambegeleiding en Individuele begeleiding gericht op conflicthantering, -beheersing en handhaving binnen team/onderwijs. </w:t>
+        <w:t xml:space="preserve">en ontwikkelen van jongerenwerkopleiding. Creatieve coaching- en begeleidingstrajecten. Trajectbegeleiding gericht op handhaven binnen onderwijs en behalen van diploma (o.a. jongeren met levensduurbeperkende of levensbedreigende ziekte, verslavingsproblematiek, autisme en NAH). Teambegeleiding en Individuele begeleiding gericht op conflicthantering, -beheersing en handhaving binnen team/onderwijs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04454838" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="2923CCC3" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79A2D239" w14:textId="6B0A46A6" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="5D732636" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">1990-2003 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667C360" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00180D4C" w:rsidP="00C202EC">
+    <w:p w14:paraId="258DC980" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directeur </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">een middelgrote welzijnsinstelling in de gemeente Marum  </w:t>
+        <w:t xml:space="preserve">Directeur een middelgrote welzijnsinstelling in de gemeente Marum  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BF1EA8" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4B77EBD9" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Taken: Uitvoerend, beleidsmatig, beheersmatig, leidinggevend en </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1007D259" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="529FAE16" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">             Coördinerend (HR-management). Ontwikkelen jeugd- en jongerenbeleid en</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171D6678" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="52E65C0E" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRPr="003A7F00" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">             uitvoering hieraan geven; straatcoach, opbouwwerk methodieken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF0BDAB" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="7EA182DB" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="00F607D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360CDB05" w14:textId="263B145A" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="0075663B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68196869" w14:textId="77777777" w:rsidR="009128FE" w:rsidRPr="007C4F55" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4F55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Accreditaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B80CAE8" w14:textId="007450B4" w:rsidR="001D5A14" w:rsidRDefault="001D5A14" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>KMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00386569">
+        <w:t>QiC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00386569">
+        <w:t>/KIWA – ISO9001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C75FEF" w14:textId="65C36403" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>KIWA</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A14">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00386569">
+        <w:t xml:space="preserve">ZZP-er in de </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A14">
+        <w:t>zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B81ADB" w14:textId="77777777" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>SKJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EB24E4" w14:textId="77777777" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>CRKBO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF316CC" w14:textId="77777777" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>AGB-code Professional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BE4D08" w14:textId="765DCF04" w:rsidR="009128FE" w:rsidRDefault="009128FE" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>AGB-code Praktijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DBB668" w14:textId="791CBFAA" w:rsidR="001D5A14" w:rsidRDefault="001D5A14" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>NFG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF1DC0F" w14:textId="3E2EABC3" w:rsidR="001D5A14" w:rsidRDefault="00F607D7" w:rsidP="009128FE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>CAM-COOP (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F607D7">
+        <w:t>WKKGZ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D22E2A3" w14:textId="46912867" w:rsidR="00FD620D" w:rsidRDefault="00FD620D" w:rsidP="000C45FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1246E5AC" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="491B4C00" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="3C4C34FA" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="174B19C8" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="58ABBE67" w14:textId="77777777" w:rsidR="00F607D7" w:rsidRDefault="00F607D7" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341B2948" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="7D1C2896" w14:textId="5299284C" w:rsidR="008301B6" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:rPr>
-[...213 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Opleidingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72012331" w14:textId="031AD00A" w:rsidR="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="007F56D8">
+    <w:p w14:paraId="30AA9EB5" w14:textId="50FB2832" w:rsidR="00386569" w:rsidRDefault="00386569" w:rsidP="00386569">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524C403D" w14:textId="008259C1" w:rsidR="00386569" w:rsidRDefault="00386569" w:rsidP="00386569">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6 dagdelen ADHD-begeleiding in de praktijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E35FA8" w14:textId="6F673645" w:rsidR="00386569" w:rsidRDefault="00386569" w:rsidP="00386569">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6 dagdelen hechtingsrelaties in de praktijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5687F4" w14:textId="4E41EDCA" w:rsidR="00386569" w:rsidRDefault="00386569" w:rsidP="00386569">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3117CE" w14:textId="0B78B454" w:rsidR="00386569" w:rsidRPr="00386569" w:rsidRDefault="00386569" w:rsidP="00386569">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00386569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Yucel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00386569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3DCE13" w14:textId="06B03B46" w:rsidR="00386569" w:rsidRDefault="00386569" w:rsidP="001D5A14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DE8690" w14:textId="74091525" w:rsidR="00386569" w:rsidRPr="00386569" w:rsidRDefault="00386569" w:rsidP="001D5A14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00386569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EMDR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kind/jongere </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(BivT geregistreerd)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4BA23E" w14:textId="53665D0E" w:rsidR="001D5A14" w:rsidRDefault="001D5A14" w:rsidP="001D5A14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429C3091" w14:textId="6D0BBFEF" w:rsidR="001D5A14" w:rsidRPr="007F56D8" w:rsidRDefault="001D5A14" w:rsidP="001D5A14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F56D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EMDR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Therapeut (BivT geregistreerd)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4E10A2" w14:textId="77777777" w:rsidR="008301B6" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...6 lines deleted...]
-        <w:t>21</w:t>
+        <w:t>2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F3109B" w14:textId="1C73E6F1" w:rsidR="007F56D8" w:rsidRPr="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="007F56D8">
+    <w:p w14:paraId="19E0E05C" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="00C95FAB" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C95FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Trauma Centre Trauma-Sensitieve Yoga Facilitator © </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDF6A64" w14:textId="1E981E02" w:rsidR="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="00C202EC">
+    <w:p w14:paraId="630BE42A" w14:textId="77777777" w:rsidR="008301B6" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...6 lines deleted...]
-        <w:t>21</w:t>
+        <w:t>2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC3F8DC" w14:textId="6631396D" w:rsidR="007F56D8" w:rsidRPr="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="00C202EC">
+    <w:p w14:paraId="5A3D08AE" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="007F56D8" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>EMDR Practitioner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Volwassenen (BivT geregistreerd)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DA36D1" w14:textId="5C3DE2BA" w:rsidR="007F56D8" w:rsidRPr="007F56D8" w:rsidRDefault="007F56D8" w:rsidP="00C202EC">
+    <w:p w14:paraId="7282EADA" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="007F56D8" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>EMDR Practitioner Kinderen/Jongeren (BivT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> geregistreerd</w:t>
       </w:r>
       <w:r w:rsidRPr="007F56D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB26167" w14:textId="544241B4" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="23789FC3" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2017</w:t>
+        <w:t xml:space="preserve">2017 – </w:t>
       </w:r>
-      <w:r w:rsidR="001C224E" w:rsidRPr="003A7F00">
-[...6 lines deleted...]
-      <w:r w:rsidR="003A7F00">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654F9E3B" w14:textId="59B5CF0E" w:rsidR="001C224E" w:rsidRPr="003A7F00" w:rsidRDefault="001C224E" w:rsidP="001C224E">
+    <w:p w14:paraId="6595CB56" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Somatic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Experience, lichaamsgerichte traumabegeleiding </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="007F56D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">supervisie </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jaar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A763A44" w14:textId="3AD96078" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="3EA697BB" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Post Hbo-Psycho</w:t>
-[...11 lines deleted...]
-        <w:t>(NOGG)</w:t>
+        <w:t>Post Hbo-Psychopathologie (NOGG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A60DB4" w14:textId="3D2A3AE1" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="1817B395" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2015 en 201</w:t>
       </w:r>
-      <w:r w:rsidR="007F56D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5168ABC6" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="60511C04" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Somatic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>, lichaamsgerichte traumabegeleiding</w:t>
+        <w:t xml:space="preserve"> Experience, lichaamsgerichte traumabegeleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3792AEA9" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="22ACAAD5" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Post academische training ‘Zorg voor het verhaal”- narratief werken in begeleidingen en therapie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11435A2C" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="55227E00" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE6F61E" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="2748B0ED" w14:textId="0C710094" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post academische traumabegeleiding (VU Amsterdam en </w:t>
+        <w:t>Post academische trauma</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D5A14">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">begeleiding: </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Cogis</w:t>
+        <w:t>VU Amsterdam</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D5A14">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">-centrum 45) </w:t>
+        <w:t>Cogis-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A14">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Arq’45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7CB637" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="2AB82F4B" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D67233C" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="76FB16C0" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Post Hbo-Medische basiskennis (NOGG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BFAB08" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="19A4C108" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Post Hbo Rouw- en Verliesbegeleiding (LSR/HU)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1143DF" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="472F69B7" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651A2F9F" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="00F77776" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Systemisch werken met Ziekte en Trauma – Stephan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hausner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan het Bert Hellinger Instituut te Middelbert/Groningen (7 blokken van 2 dagen) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A1C373" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="30AEA583" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D3E0B4" w14:textId="77777777" w:rsidR="00180D4C" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="37105C8C" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Organisatie- en arbeidsdynamiek - Bert Hellinger Instituut te Middelbert/Groningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B602FA2" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="09BB308E" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2007- 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44103650" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="6D427087" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Systeemdynamiek in het Onderwijs – Bert Hellinger Instituut te Middelbert/Groningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D007A72" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="28E3ED0C" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2006 – 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56664A05" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4B099E88" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaargang Systeemdynamiek (Familieopstellingen) bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Constellation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> te Groningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D327D28" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4B139196" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2004 – 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F82B1F" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="48C4FA96" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaargang NLP Practitioner-Master bij Bureau Land  te Groningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9AF198" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="47CE3731" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363329F0" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4D281F74" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Behalen Onderwijs bevoegdheid BVE aan de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fontys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoge School te Groningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DCAE3B" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="174B7804" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1996 – 1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241509AB" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4547E0E2" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Post Hbo HR- Management aan de NHL te Groningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56209EBD" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="718B171D" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1993 – 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C76ACA6" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="0002ABA6" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Diploma Praktisch HR-Leiding geven – Boertien en Partners </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCA3D0A" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="017FB961" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1985 – 1989</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C946F36" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="1BF768F4" w14:textId="385536CB" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>HBO – J (Jeugdwelzijnswerk) Afstudeerprofiel – Jeugdbeleid - Vergelijkbaar met de Hbo-opleiding: Hoger Sociaal Pedagogische Hulpverlening</w:t>
+        <w:t>HBO – J (Jeugdwelzijnswerk) Afstudeerprofiel – Jeugdbeleid</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A14">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sociaal Pedagogische Hulpverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B6EDD" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="7D82081D" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="008301B6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553D4966" w14:textId="77777777" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="007E4AF8" w14:textId="77777777" w:rsidR="008301B6" w:rsidRDefault="008301B6" w:rsidP="008301B6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B59050D" w14:textId="6BCACE44" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="080EC2B8" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="3960"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Relevante cursussen/trainingen en bijscholingen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EBE646" w14:textId="36325FBF" w:rsidR="00FF6787" w:rsidRDefault="00FF6787" w:rsidP="00C202EC">
+    <w:p w14:paraId="3950D048" w14:textId="77777777" w:rsidR="008301B6" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Traumasensitie</w:t>
-[...18 lines deleted...]
-        <w:t>– 20 uurs workshop</w:t>
+        <w:t>Beroepsstandaard en Ethiek – 2 daagse training BPSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3123ABB9" w14:textId="5110E9F3" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="4DB56E27" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">KIES© </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ind </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
@@ -2068,966 +2870,1075 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cht</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cheiding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (individueel en met groepen) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407FB68B" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="444FB6B1" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>‘Ik leer anders’ Gericht op kinderen met een visueel voorkeurssysteem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8AC045" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00CD4D06" w:rsidP="00C202EC">
+    <w:p w14:paraId="41208D0D" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> EHBO  </w:t>
+        <w:t xml:space="preserve">(Kinder- en volwassen) EHBO  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFF05BD" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="18D00304" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Drie daagse training Meta-Communicatie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718BE213" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="6B035E42" w14:textId="77777777" w:rsidR="008301B6" w:rsidRPr="003A7F00" w:rsidRDefault="008301B6" w:rsidP="001D5A14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...96 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">3 dagen oplossingsgericht werken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4C1137" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
+    <w:p w14:paraId="33E7BA55" w14:textId="06620EBD" w:rsidR="000971F6" w:rsidRPr="000971F6" w:rsidRDefault="008301B6" w:rsidP="000971F6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:left="4680"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7F00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Narratieve coaching</w:t>
+        <w:t>Narratieve coachin</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="000971F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">‘Op verhaal komen’ Phoenix Instituut Utrecht </w:t>
+        <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A8A7EB" w14:textId="77777777" w:rsidR="00C202EC" w:rsidRPr="003A7F00" w:rsidRDefault="00C202EC" w:rsidP="00C202EC">
-[...362 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="000971F6" w:rsidRPr="000971F6" w:rsidSect="002D3CA3">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1296" w:right="576" w:bottom="720" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F701A8" w14:textId="77777777" w:rsidR="00962375" w:rsidRDefault="00962375" w:rsidP="00364295">
+    <w:p w14:paraId="78958DC4" w14:textId="77777777" w:rsidR="007B173B" w:rsidRDefault="007B173B" w:rsidP="000C45FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1396CE3D" w14:textId="77777777" w:rsidR="00962375" w:rsidRDefault="00962375" w:rsidP="00364295">
+    <w:p w14:paraId="0AEF18AD" w14:textId="77777777" w:rsidR="007B173B" w:rsidRDefault="007B173B" w:rsidP="000C45FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo">
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei UI">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Teko">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cairo">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77BC9184" w14:textId="77777777" w:rsidR="00962375" w:rsidRDefault="00962375" w:rsidP="00364295">
+    <w:p w14:paraId="7878C2EC" w14:textId="77777777" w:rsidR="007B173B" w:rsidRDefault="007B173B" w:rsidP="000C45FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C5BF623" w14:textId="77777777" w:rsidR="00962375" w:rsidRDefault="00962375" w:rsidP="00364295">
+    <w:p w14:paraId="24C06DC4" w14:textId="77777777" w:rsidR="007B173B" w:rsidRDefault="007B173B" w:rsidP="000C45FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0E31454E" w14:textId="77777777" w:rsidR="00364295" w:rsidRPr="0068603C" w:rsidRDefault="00364295" w:rsidP="00364295">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FA9BF3B" w14:textId="77777777" w:rsidR="000C45FF" w:rsidRPr="00212A28" w:rsidRDefault="000C45FF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0068603C">
-[...2 lines deleted...]
-        <w:b/>
+    <w:r w:rsidRPr="00212A28">
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB1A2EB" wp14:editId="35C3EE96">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650E9C7E" wp14:editId="7C9689B4">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-61595</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-287655</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:align>center</wp:align>
           </wp:positionV>
-          <wp:extent cx="2311291" cy="885825"/>
-          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:extent cx="7260336" cy="9628632"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Afbeelding 1" descr="C:\Users\Hariette2\Documents\Nieuwe Website Minskenwurk\Logo\Minskenwurk01.jpg"/>
+          <wp:docPr id="1" name="Afbeelding 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Hariette2\Documents\Nieuwe Website Minskenwurk\Logo\Minskenwurk01.jpg"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311291" cy="885825"/>
+                    <a:ext cx="7260336" cy="9628632"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...5 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...129 lines deleted...]
-      <w:t>9263 TB te Garyp</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C853A4"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CC4AF6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BBE1C0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA8EF7CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1005E3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BD8269C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14901E06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8EC72BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E2EED10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16DC4C62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14AC4908"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14BF054B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A78BF64"/>
+    <w:tmpl w:val="22D6D84A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29BE1FDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61FA22A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45E11EC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA65C63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090023"/>
+    <w:styleLink w:val="Artikelsectie"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="文章 %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="第 %1.%2 节"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="584D52CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0912E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C3C6A6A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3069,54 +3980,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A6032E8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761555BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="716A7790"/>
+    <w:tmpl w:val="45507930"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -3182,719 +4093,25421 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...516 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="994256836">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1416318357">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1229459466">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="416248385">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="508519039">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="624196690">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7" w16cid:durableId="1468543408">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1023440282">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="44643933">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1517694280">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1499493967">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12" w16cid:durableId="1202783770">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="2124768953">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="14" w16cid:durableId="1325474695">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="15" w16cid:durableId="931355482">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="821192246">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1945376164">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C0175B"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FF6787"/>
+    <w:rsidRoot w:val="00524D2C"/>
+    <w:rsid w:val="00017EBC"/>
+    <w:rsid w:val="00036450"/>
+    <w:rsid w:val="000848DB"/>
+    <w:rsid w:val="00084FE7"/>
+    <w:rsid w:val="00094499"/>
+    <w:rsid w:val="000971F6"/>
+    <w:rsid w:val="000B6567"/>
+    <w:rsid w:val="000C45FF"/>
+    <w:rsid w:val="000E3FD1"/>
+    <w:rsid w:val="00112054"/>
+    <w:rsid w:val="00113162"/>
+    <w:rsid w:val="001424E5"/>
+    <w:rsid w:val="001525E1"/>
+    <w:rsid w:val="00180329"/>
+    <w:rsid w:val="0019001F"/>
+    <w:rsid w:val="00196FD5"/>
+    <w:rsid w:val="001A74A5"/>
+    <w:rsid w:val="001B2ABD"/>
+    <w:rsid w:val="001D5A14"/>
+    <w:rsid w:val="001E0391"/>
+    <w:rsid w:val="001E1759"/>
+    <w:rsid w:val="001F1ECC"/>
+    <w:rsid w:val="00212A28"/>
+    <w:rsid w:val="002400EB"/>
+    <w:rsid w:val="00256CF7"/>
+    <w:rsid w:val="00281FD5"/>
+    <w:rsid w:val="002B58A2"/>
+    <w:rsid w:val="002D3CA3"/>
+    <w:rsid w:val="002F52AA"/>
+    <w:rsid w:val="0030481B"/>
+    <w:rsid w:val="003156FC"/>
+    <w:rsid w:val="003254B5"/>
+    <w:rsid w:val="0037121F"/>
+    <w:rsid w:val="00386569"/>
+    <w:rsid w:val="003A6B7D"/>
+    <w:rsid w:val="003B06CA"/>
+    <w:rsid w:val="00406685"/>
+    <w:rsid w:val="004071FC"/>
+    <w:rsid w:val="004142CD"/>
+    <w:rsid w:val="00445947"/>
+    <w:rsid w:val="004813B3"/>
+    <w:rsid w:val="00496591"/>
+    <w:rsid w:val="004C63E4"/>
+    <w:rsid w:val="004D3011"/>
+    <w:rsid w:val="004F391A"/>
+    <w:rsid w:val="00524D2C"/>
+    <w:rsid w:val="005262AC"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rsid w:val="005D2CF0"/>
+    <w:rsid w:val="005E39D5"/>
+    <w:rsid w:val="00600670"/>
+    <w:rsid w:val="0062123A"/>
+    <w:rsid w:val="00646E75"/>
+    <w:rsid w:val="00671760"/>
+    <w:rsid w:val="006771D0"/>
+    <w:rsid w:val="00715FCB"/>
+    <w:rsid w:val="00743101"/>
+    <w:rsid w:val="0075663B"/>
+    <w:rsid w:val="007775E1"/>
+    <w:rsid w:val="007867A0"/>
+    <w:rsid w:val="007927F5"/>
+    <w:rsid w:val="007B173B"/>
+    <w:rsid w:val="007C4F55"/>
+    <w:rsid w:val="00802CA0"/>
+    <w:rsid w:val="008301B6"/>
+    <w:rsid w:val="009128FE"/>
+    <w:rsid w:val="00917448"/>
+    <w:rsid w:val="009260CD"/>
+    <w:rsid w:val="00952C25"/>
+    <w:rsid w:val="00A15347"/>
+    <w:rsid w:val="00A2118D"/>
+    <w:rsid w:val="00AD76E2"/>
+    <w:rsid w:val="00B20152"/>
+    <w:rsid w:val="00B24EE3"/>
+    <w:rsid w:val="00B359E4"/>
+    <w:rsid w:val="00B57D98"/>
+    <w:rsid w:val="00B70850"/>
+    <w:rsid w:val="00B7247C"/>
+    <w:rsid w:val="00C066B6"/>
+    <w:rsid w:val="00C37BA1"/>
+    <w:rsid w:val="00C41B93"/>
+    <w:rsid w:val="00C4674C"/>
+    <w:rsid w:val="00C506CF"/>
+    <w:rsid w:val="00C72BED"/>
+    <w:rsid w:val="00C9578B"/>
+    <w:rsid w:val="00C95FAB"/>
+    <w:rsid w:val="00CB0055"/>
+    <w:rsid w:val="00CC0C6D"/>
+    <w:rsid w:val="00D04BFE"/>
+    <w:rsid w:val="00D2522B"/>
+    <w:rsid w:val="00D422DE"/>
+    <w:rsid w:val="00D5459D"/>
+    <w:rsid w:val="00DA1F4D"/>
+    <w:rsid w:val="00DA2E35"/>
+    <w:rsid w:val="00DD172A"/>
+    <w:rsid w:val="00E04650"/>
+    <w:rsid w:val="00E25A26"/>
+    <w:rsid w:val="00E4381A"/>
+    <w:rsid w:val="00E55D74"/>
+    <w:rsid w:val="00EB7782"/>
+    <w:rsid w:val="00F60274"/>
+    <w:rsid w:val="00F607D7"/>
+    <w:rsid w:val="00F77FB9"/>
+    <w:rsid w:val="00FB068F"/>
+    <w:rsid w:val="00FD2C85"/>
+    <w:rsid w:val="00FD620D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="he-IL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="237467FD"/>
+  <w14:defaultImageDpi w14:val="32767"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="345C7D" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="345C7D" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="76"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="76"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Datum">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DatumChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DatumChar">
+    <w:name w:val="Datum Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Datum"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Onopgelostemelding1">
+    <w:name w:val="Onopgeloste melding 1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="19"/>
+      <w:w w:val="86"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:fitText w:val="2160" w:id="1744560130"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="19"/>
+      <w:w w:val="86"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:fitText w:val="2160" w:id="1744560130"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="@他1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLVariable">
+    <w:name w:val="HTML Variable"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML-adres">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="HTML-adresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML-adresChar">
+    <w:name w:val="HTML-adres Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="HTML-adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLDefinition">
+    <w:name w:val="HTML Definition"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML-citaat">
+    <w:name w:val="HTML Cite"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML-schrijfmachine">
+    <w:name w:val="HTML Typewriter"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML-voorbeeld">
+    <w:name w:val="HTML Sample"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML-acroniem">
+    <w:name w:val="HTML Acronym"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML-toetsenbord">
+    <w:name w:val="HTML Keyboard"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML-voorafopgemaakt">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="HTML-voorafopgemaaktChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML-voorafopgemaaktChar">
+    <w:name w:val="HTML - vooraf opgemaakt Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="HTML-voorafopgemaakt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="900"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1080"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1260"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtieleverwijzing">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="31"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="19"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Professioneletabel">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst1-accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="775F55" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldelijst2-accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldearcering2-accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="AEC8DD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="E59F75" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="BBC0A0" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="E1C584" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9CBDB5" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster1-accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B0A8A8" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF2EC" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6F6F2" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF7EE" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F6F5" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster2-accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4F3F3" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gemiddeldraster3-accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliografie">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titelvanboek">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="33"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="井号标签1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berichtkop">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BerichtkopChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BerichtkopChar">
+    <w:name w:val="Berichtkop Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Berichtkop"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Elegantetabel">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellijst8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstvoortzetting">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstvoortzetting2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstvoortzetting3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstvoortzetting4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstvoortzetting5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Klassieketabel1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Klassieketabel2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Klassieketabel3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Klassieketabel4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstmetafbeeldingen">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Macrotekst">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacrotekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacrotekstChar">
+    <w:name w:val="Macrotekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Macrotekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Afzender">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bronvermelding">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="180" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopbronvermelding">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C46024" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C46024" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C46024" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C46024" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF2EC" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C46024" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C46024" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F2" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C6972F" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C6972F" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF7EE" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="899060" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="899060" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F6F5" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="796E6E" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="796E6E" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkelijst-accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F3F3" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5C8B80" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="5C8B80" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijketabel1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijketabel2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijketabel3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F6F97" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="3F6F97" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F6F97" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F6F97" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D4E1ED" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF2EC" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="93481B" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="93481B" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="93481B" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="93481B" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1CBB5" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F2" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="666C48" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666C48" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="666C48" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="666C48" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDDCC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF7EE" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="957123" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="957123" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="957123" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="957123" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE0BD" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F6F5" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="456860" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="456860" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="456860" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="456860" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CADBD7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkearcering-accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F3F3" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5A5353" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5A5353" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5A5353" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5A5353" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5D1D1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D4E1ED" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D4E1ED" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C9DAE8" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1CBB5" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1CBB5" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEBFA3" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDDCC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDDCC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D5C0" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE0BD" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE0BD" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBD8AD" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CADBD7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CADBD7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD3CE" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kleurrijkraster-accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5D1D1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5D1D1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAC5C5" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Adresenvelop">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bloktekst">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="94B6D2" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="DocumentstructuurChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentstructuurChar">
+    <w:name w:val="Documentstructuur Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Documentstructuur"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:color w:val="345C7D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="345C7D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Artikelsectie">
+    <w:name w:val="Outline List 3"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="94B6D2" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="94B6D2" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="94B6D2" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="94B6D2" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="智能超链接1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:u w:val="dotted"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="未处理的提及1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Plattetekst2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Plattetekst2Char">
+    <w:name w:val="Platte tekst 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Plattetekst3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Plattetekst3Char">
+    <w:name w:val="Platte tekst 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Plattetekstinspringen2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Plattetekstinspringen2Char">
+    <w:name w:val="Platte tekst inspringen 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Plattetekstinspringen3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Plattetekstinspringen3Char">
+    <w:name w:val="Platte tekst inspringen 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Platteteksteersteinspringing">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Plattetekst"/>
+    <w:link w:val="PlatteteksteersteinspringingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlatteteksteersteinspringingChar">
+    <w:name w:val="Platte tekst eerste inspringing Char"/>
+    <w:basedOn w:val="PlattetekstChar"/>
+    <w:link w:val="Platteteksteersteinspringing"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Platteteksteersteinspringing2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="Plattetekstinspringen"/>
+    <w:link w:val="Platteteksteersteinspringing2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Platteteksteersteinspringing2Char">
+    <w:name w:val="Platte tekst eerste inspringing 2 Char"/>
+    <w:basedOn w:val="PlattetekstinspringenChar"/>
+    <w:link w:val="Platteteksteersteinspringing2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notitiekop">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="NotitiekopChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotitiekopChar">
+    <w:name w:val="Notitiekop Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Notitiekop"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Eigentijdsetabel">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtelijst-accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="80865A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="BA8E2C" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="568278" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtearcering-accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="716767" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4ECF4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6DFD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8EADF" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EBD6" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEE9E6" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lichtraster-accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E2E2" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="345C7D" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="548AB7" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7A3C16" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B85A22" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="55593B" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80865A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B5E1D" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BA8E2C" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="39564F" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="568278" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Donkerelijst-accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4B4545" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="716767" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent1">
+    <w:name w:val="List Table 1 Light Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent3">
+    <w:name w:val="List Table 1 Light Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent4">
+    <w:name w:val="List Table 1 Light Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent5">
+    <w:name w:val="List Table 1 Light Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent6">
+    <w:name w:val="List Table 1 Light Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent1">
+    <w:name w:val="List Table 2 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent2">
+    <w:name w:val="List Table 2 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent4">
+    <w:name w:val="List Table 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent5">
+    <w:name w:val="List Table 2 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent6">
+    <w:name w:val="List Table 2 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent3">
+    <w:name w:val="List Table 3 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent2">
+    <w:name w:val="List Table 4 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent3">
+    <w:name w:val="List Table 4 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent4">
+    <w:name w:val="List Table 4 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent5">
+    <w:name w:val="List Table 4 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent2">
+    <w:name w:val="List Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent3">
+    <w:name w:val="List Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent4">
+    <w:name w:val="List Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent5">
+    <w:name w:val="List Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel5donker-Accent6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent1">
+    <w:name w:val="List Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="80865A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent4">
+    <w:name w:val="List Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="BA8E2C" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent5">
+    <w:name w:val="List Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="568278" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel6kleurrijk-Accent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="716767" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent1">
+    <w:name w:val="List Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="80865A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent4">
+    <w:name w:val="List Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="BA8E2C" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent5">
+    <w:name w:val="List Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="568278" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel7kleurrijk-Accent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="716767" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailhandtekening">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="E-mailhandtekeningChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailhandtekeningChar">
+    <w:name w:val="E-mailhandtekening Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="E-mailhandtekening"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aanhef">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="AanhefChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AanhefChar">
+    <w:name w:val="Aanhef Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Aanhef"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelkolommen1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelkolommen2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelkolommen3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelkolommen4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelkolommen5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Handtekening">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="HandtekeningChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HandtekeningChar">
+    <w:name w:val="Handtekening Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Handtekening"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Eenvoudigetabel1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Eenvoudigetabel2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Eenvoudigetabel3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Verfijndetabel1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Verfijndetabel2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="180" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="540" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="900" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1260" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="1620" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexkop">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstzonderopmaakChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstzonderopmaakChar">
+    <w:name w:val="Tekst zonder opmaak Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstzonderopmaak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Afsluiting">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="AfsluitingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AfsluitingChar">
+    <w:name w:val="Afsluiting Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Afsluiting"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4E1ED" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1CBB5" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDDCC" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent4">
+    <w:name w:val="Grid Table 1 Light Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EFE0BD" w:themeColor="accent4" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CADBD7" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D1D1" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent3">
+    <w:name w:val="Grid Table 2 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent1">
+    <w:name w:val="Grid Table 3 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent2">
+    <w:name w:val="Grid Table 3 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent3">
+    <w:name w:val="Grid Table 3 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent4">
+    <w:name w:val="Grid Table 3 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent5">
+    <w:name w:val="Grid Table 3 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel3-Accent6">
+    <w:name w:val="Grid Table 3 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94B6D2" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="DD8047" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5AB81" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D8B25C" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="7BA79D" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="968C8C" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="94B6D2" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D4E1ED" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D4E1ED" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DD8047" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1CBB5" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1CBB5" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent3">
+    <w:name w:val="Grid Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5AB81" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDDCC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDDCC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8B25C" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE0BD" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE0BD" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BA79D" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CADBD7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CADBD7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel5donker-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="968C8C" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5D1D1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5D1D1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent3">
+    <w:name w:val="Grid Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="80865A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent4">
+    <w:name w:val="Grid Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="BA8E2C" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent5">
+    <w:name w:val="Grid Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="568278" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel6kleurrijk-Accent6">
+    <w:name w:val="Grid Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="716767" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent1">
+    <w:name w:val="Grid Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="548AB7" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F0F6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BED3E4" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent2">
+    <w:name w:val="Grid Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="B85A22" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E5DA" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EAB290" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent3">
+    <w:name w:val="Grid Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="80865A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEEE5" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C8CCB3" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent4">
+    <w:name w:val="Grid Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="BA8E2C" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EFDE" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E7D09D" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent5">
+    <w:name w:val="Grid Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="568278" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E4EDEB" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="AFCAC4" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel7kleurrijk-Accent6">
+    <w:name w:val="Grid Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:color w:val="716767" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAE8E8" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0BABA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Webtabel1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Webtabel2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Webtabel3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Regelnummer">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3D-effectenvoortabel1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3D-effectenvoortabel2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3D-effectenvoortabel3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelthema">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="704404" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00557BA1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bijschrift">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00557BA1"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="775F55" w:themeColor="text2"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00524D2C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="2128310232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrumvoorverliesenrouw.info" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\harri\AppData\Local\Microsoft\Office\16.0\DTS\nl-NL%7bF0F076BA-2D67-4730-920E-EC7B257BB5C4%7d\%7b329414D0-D984-42B7-AA21-814A1501F12F%7dtf00546271.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C9C413B245704FEEA54B409EC6EBBF1F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CF1ED893-2468-47E5-A0DE-7054D9CCCFB3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A34BE2" w:rsidRDefault="00123DC1" w:rsidP="00123DC1">
+          <w:pPr>
+            <w:pStyle w:val="C9C413B245704FEEA54B409EC6EBBF1F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00212A28">
+            <w:rPr>
+              <w:lang w:bidi="nl-NL"/>
+            </w:rPr>
+            <w:t>TELEFOON:</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A96679C6D54418D87408EE705058333"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{45FF3933-0A37-401E-925F-326A5E1C48ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A34BE2" w:rsidRDefault="00123DC1" w:rsidP="00123DC1">
+          <w:pPr>
+            <w:pStyle w:val="2A96679C6D54418D87408EE705058333"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00212A28">
+            <w:rPr>
+              <w:lang w:bidi="nl-NL"/>
+            </w:rPr>
+            <w:t>WEBSITE:</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="925A804FBC4A485FA2181CC3AA2EA0DF"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6247754D-ACD0-485B-BC6B-51ABC79EBFB4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A34BE2" w:rsidRDefault="00123DC1" w:rsidP="00123DC1">
+          <w:pPr>
+            <w:pStyle w:val="925A804FBC4A485FA2181CC3AA2EA0DF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00212A28">
+            <w:rPr>
+              <w:lang w:bidi="nl-NL"/>
+            </w:rPr>
+            <w:t>E-MAIL:</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo">
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei UI">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Teko">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cairo">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00123DC1"/>
+    <w:rsid w:val="00123DC1"/>
+    <w:rsid w:val="002F52AA"/>
+    <w:rsid w:val="005971A8"/>
+    <w:rsid w:val="005B708C"/>
+    <w:rsid w:val="00635E42"/>
+    <w:rsid w:val="006852E1"/>
+    <w:rsid w:val="00783626"/>
+    <w:rsid w:val="00A34BE2"/>
+    <w:rsid w:val="00B24EE3"/>
+    <w:rsid w:val="00BF15A1"/>
+    <w:rsid w:val="00ED5515"/>
+    <w:rsid w:val="00F26298"/>
+    <w:rsid w:val="00FD2C85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="226C2DA7"/>
-  <w15:docId w15:val="{1F35676B-2064-41B9-9B11-ADD069D15120}"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4009,51 +29622,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4235,550 +29848,693 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C202EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00123DC1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Geenafstand">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F2B04"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00123DC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9C413B245704FEEA54B409EC6EBBF1F">
+    <w:name w:val="C9C413B245704FEEA54B409EC6EBBF1F"/>
+    <w:rsid w:val="00123DC1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A96679C6D54418D87408EE705058333">
+    <w:name w:val="2A96679C6D54418D87408EE705058333"/>
+    <w:rsid w:val="00123DC1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="925A804FBC4A485FA2181CC3AA2EA0DF">
+    <w:name w:val="925A804FBC4A485FA2181CC3AA2EA0DF"/>
+    <w:rsid w:val="00123DC1"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Median">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="775F55"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="EBDDC3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="94B6D2"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="DD8047"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5AB81"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="D8B25C"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="7BA79D"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="968C8C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="F7B615"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="704404"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Century Gothic">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c2eb7a32e66fb6e4260f3771546a5e2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04e1f6479c48b08974ba73b5ca973489" ns2:_="" ns3:_="">
+    <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16c05727-aa75-4e4a-9b5f-8a80a1165891" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD14EC26-251D-443A-AF4F-B15D0F3B0F84}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8143E149-BD72-41A7-8F13-AF59DE30D6FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>{329414D0-D984-42B7-AA21-814A1501F12F}tf00546271</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>787</Words>
-  <Characters>4333</Characters>
+  <Words>1071</Words>
+  <Characters>5892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5110</CharactersWithSpaces>
+  <CharactersWithSpaces>6950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>hariette</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>